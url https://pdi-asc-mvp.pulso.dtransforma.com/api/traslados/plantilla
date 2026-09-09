--- v0 (2026-07-21)
+++ v1 (2026-09-09)
@@ -464,51 +464,51 @@
       </c>
       <c r="F1" t="str">
         <v>Fecha Estimada (YYYY-MM-DD)</v>
       </c>
       <c r="G1" t="str">
         <v>Responsable (email)</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>VIN-EJEMPLO-001</v>
       </c>
       <c r="B2" t="str">
         <v>Almacén Central</v>
       </c>
       <c r="C2" t="str">
         <v>Sucursal Norte</v>
       </c>
       <c r="D2" t="str">
         <v>Entrega a cliente</v>
       </c>
       <c r="E2" t="str">
         <v>Entrega estándar</v>
       </c>
       <c r="F2" t="str">
-        <v>2026-07-21</v>
+        <v>2026-09-09</v>
       </c>
       <c r="G2" t="str">
         <v>coordinador@empresa.com</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>